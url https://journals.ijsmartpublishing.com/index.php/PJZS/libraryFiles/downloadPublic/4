--- v0 (2025-10-26)
+++ v1 (2026-08-08)
@@ -519,117 +519,93 @@
         <w:r w:rsidRPr="0094326B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:w w:val="105"/>
             <w:position w:val="9"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:t>email@email.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00F16B25" w:rsidRPr="00F16B25">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:w w:val="105"/>
           <w:position w:val="9"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>; ORCID: https://orcid.org/0000-0001-2345-6789</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14F944EB" w14:textId="6CC1D261" w:rsidR="00C94AC5" w:rsidRDefault="00C94AC5" w:rsidP="00F16B25">
+    <w:p w14:paraId="14F944EB" w14:textId="634A7689" w:rsidR="00C94AC5" w:rsidRDefault="00C94AC5" w:rsidP="00F16B25">
       <w:pPr>
         <w:spacing w:before="143"/>
         <w:ind w:right="724"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0094326B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">*Correspondence: </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="0094326B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="000000" w:themeColor="text1"/>
           </w:rPr>
           <w:t>email@email.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0094326B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:r w:rsidR="00F16B25" w:rsidRPr="00F16B25">
         <w:t xml:space="preserve">ORCID: </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidR="00F16B25" w:rsidRPr="00F16B25">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0001-2345-6789</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00F16B25">
-        <w:t xml:space="preserve"> ;</w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...10 lines deleted...]
-        <w:t>.; (optional; include country code; if there are multiple corresponding authors, add author initials)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27885105" w14:textId="3EE44F78" w:rsidR="00A65ADB" w:rsidRPr="004E6EB2" w:rsidRDefault="004E6EB2" w:rsidP="00A65ADB">
       <w:pPr>
         <w:spacing w:before="6"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009759E2">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="002060"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251680768" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3600D721" wp14:editId="63FF5CC3">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
@@ -812,104 +788,128 @@
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="2186CCC1" w14:textId="2C341F8D" w:rsidR="00AC7A7D" w:rsidRPr="008D7B88" w:rsidRDefault="00AC7A7D" w:rsidP="008C7EE5">
                             <w:pPr>
                               <w:pStyle w:val="PJZS15academiceditor"/>
                               <w:spacing w:before="0" w:after="120"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Academic Editor: </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="45339F5E" w14:textId="77777777" w:rsidR="008C7EE5" w:rsidRPr="008D7B88" w:rsidRDefault="008C7EE5" w:rsidP="008C7EE5">
+                          <w:p w14:paraId="45339F5E" w14:textId="34E508F3" w:rsidR="008C7EE5" w:rsidRPr="008D7B88" w:rsidRDefault="008C7EE5" w:rsidP="008C7EE5">
                             <w:pPr>
                               <w:pStyle w:val="PJZS14history"/>
                               <w:spacing w:before="120"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="008D7B88">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
-                              <w:t>Received: 21, May, 2025</w:t>
+                              <w:t>Received: 21, May, 202</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00691252">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>6</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="6875B4C9" w14:textId="77777777" w:rsidR="008C7EE5" w:rsidRPr="008D7B88" w:rsidRDefault="008C7EE5" w:rsidP="008C7EE5">
+                          <w:p w14:paraId="6875B4C9" w14:textId="12291E4A" w:rsidR="008C7EE5" w:rsidRPr="008D7B88" w:rsidRDefault="008C7EE5" w:rsidP="008C7EE5">
                             <w:pPr>
                               <w:pStyle w:val="PJZS14history"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="008D7B88">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
-                              <w:t>Accepted: 31, May, 2025</w:t>
+                              <w:t>Accepted: 31, May, 202</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00691252">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>6</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="06A5627B" w14:textId="77777777" w:rsidR="008C7EE5" w:rsidRPr="008D7B88" w:rsidRDefault="008C7EE5" w:rsidP="008C7EE5">
+                          <w:p w14:paraId="06A5627B" w14:textId="313DD03B" w:rsidR="008C7EE5" w:rsidRPr="008D7B88" w:rsidRDefault="008C7EE5" w:rsidP="008C7EE5">
                             <w:pPr>
                               <w:pStyle w:val="PJZS14history"/>
                               <w:spacing w:after="120"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="008D7B88">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
-                              <w:t>Published: 24 June, 2025</w:t>
+                              <w:t>Published: 24 June, 202</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00691252">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>6</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="11BFCBE6" w14:textId="77777777" w:rsidR="008C7EE5" w:rsidRPr="008D7B88" w:rsidRDefault="008C7EE5" w:rsidP="008C7EE5">
                             <w:pPr>
                               <w:pStyle w:val="PJZS61citation"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                                 <w:lang w:bidi="en-US"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="008D7B88">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                                 <w:lang w:bidi="en-US"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Citation: </w:t>
                             </w:r>
                             <w:r w:rsidRPr="008D7B88">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -950,114 +950,151 @@
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t xml:space="preserve">, Rana N, Shakoor T, Bashir NH, Naeem M, Chen H. Factors responsible for shaping the distribution and biodiversity of different species of Lepidoptera in District Faisalabad. </w:t>
                             </w:r>
                             <w:r w:rsidRPr="008D7B88">
                               <w:rPr>
                                 <w:rStyle w:val="Emphasis"/>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>Pak J Zool Sci</w:t>
                             </w:r>
                             <w:r w:rsidRPr="008D7B88">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>. 2025;1(1):1–8.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="0FBAE03D" w14:textId="3C4EBE40" w:rsidR="00975D35" w:rsidRPr="008D7B88" w:rsidRDefault="008C7EE5" w:rsidP="008C7EE5">
+                          <w:p w14:paraId="0FBAE03D" w14:textId="2F64C8FC" w:rsidR="00975D35" w:rsidRPr="008D7B88" w:rsidRDefault="008C7EE5" w:rsidP="008C7EE5">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="008D7B88">
                               <w:rPr>
                                 <w:rFonts w:eastAsia="DengXian"/>
                                 <w:b/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>Copyright:</w:t>
                             </w:r>
                             <w:r w:rsidRPr="008D7B88">
                               <w:rPr>
                                 <w:rFonts w:eastAsia="DengXian"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="008D7B88">
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">© 2025 by the authors. This article is submitted for possible open access publication under the terms and conditions of the </w:t>
+                              <w:t>© 202</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00B26B9F">
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>6</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="008D7B88">
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> by the authors. This article is submitted for possible open access publication under the terms and conditions of the </w:t>
                             </w:r>
                             <w:hyperlink r:id="rId18" w:history="1">
                               <w:r w:rsidRPr="008D7B88">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                                 <w:t>Creative Commons Attribution (CC BY) licens</w:t>
                               </w:r>
                             </w:hyperlink>
                             <w:r w:rsidRPr="008D7B88">
                               <w:rPr>
                                 <w:rStyle w:val="Strong"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>e</w:t>
                             </w:r>
                             <w:r w:rsidRPr="008D7B88">
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
                             <w:r w:rsidRPr="008D7B88">
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:br/>
-                              <w:t>© 2025 IJSMART Publishing Company. All rights reserved.</w:t>
+                              <w:t xml:space="preserve">© </w:t>
                             </w:r>
+                            <w:r w:rsidR="00B26B9F">
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>2026 Published by IJSMART Publishing Company</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidR="00B26B9F">
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>®.</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="008D7B88">
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>.</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="243618D1" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="width:172.4pt;height:290.85pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQBAmwguOQIAAH0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+whQoCUiVIyKaRJq&#13;&#10;K9Gqz8axSTTH59mGhP31OzvhR7s9TZOQOfvOn++++y6z+6ZS5CCsK0FndNDrUyI0h7zUu4y+vqy+&#13;&#10;3FHiPNM5U6BFRo/C0fv550+z2qRiCAWoXFiCINqltclo4b1Jk8TxQlTM9cAIjU4JtmIet3aX5JbV&#13;&#10;iF6pZNjvT5IabG4scOEcnj60TjqP+FIK7p+kdMITlVHMzcfVxnUb1mQ+Y+nOMlOUvEuD/UMWFSs1&#13;&#10;PnqGemCekb0t/4CqSm7BgfQ9DlUCUpZcxBqwmkH/QzWbghkRa0FynDnT5P4fLH88bMyzJb75Cg02&#13;&#10;MBBSG5c6PAz1NNJW4R8zJehHCo9n2kTjCcfD4eBueju6pYSj72Yyxd844CSX68Y6/01ARYKRUYt9&#13;&#10;iXSxw9r5NvQUEl5zoMp8VSoVN0ELYqksOTDsovIxSQR/F6U0qTM6uRn3I/A7X4A+398qxn906V1F&#13;&#10;IZ7SmPOl+GD5Ztt0jGwhPyJRFloNOcNXJeKumfPPzKJokBscBP+Ei1SAyUBnUVKA/fW38xCPvUQv&#13;&#10;JTWKMKPu555ZQYn6rrHL08FoFFQbN6Px7RA39tqzvfbofbUEZGiAI2d4NEO8VydTWqjecF4W4VV0&#13;&#10;Mc3x7Yz6k7n07WjgvHGxWMQg1Klhfq03hgfo0JHA50vzxqzp+ulRCo9wkitLP7S1jQ03NSz2HmQZ&#13;&#10;ex4IblnteEeNR9V08xiG6Hofoy5fjflvAAAA//8DAFBLAwQUAAYACAAAACEAEC2yht0AAAAKAQAA&#13;&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KhTKBDSOBU/pRdOFMTZjbe2RbyOYjcN&#13;&#10;b8/CBS4jrUYzO1+9mkInRhySj6RgPitAILXReLIK3t+eL0oQKWsyuouECr4wwao5Pal1ZeKRXnHc&#13;&#10;Ziu4hFKlFbic+0rK1DoMOs1ij8TePg5BZz4HK82gj1weOnlZFDcyaE/8wekeHx22n9tDULB+sHe2&#13;&#10;LfXg1qXxfpw+9i92o9T52fS0ZLlfgsg45b8E/DDwfmh42C4eyCTRKWCa/KvsXS0WzLJTcF3Ob0E2&#13;&#10;tfyP0HwDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#13;&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#13;&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAQJsILjkCAAB9BAAADgAAAAAAAAAA&#13;&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAEC2yht0AAAAKAQAADwAAAAAA&#13;&#10;AAAAAAAAAACTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJ0FAAAAAA==&#13;&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="6CEFC3B3" w14:textId="77777777" w:rsidR="008C7EE5" w:rsidRDefault="008C7EE5" w:rsidP="008C7EE5">
@@ -1084,104 +1121,128 @@
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="2186CCC1" w14:textId="2C341F8D" w:rsidR="00AC7A7D" w:rsidRPr="008D7B88" w:rsidRDefault="00AC7A7D" w:rsidP="008C7EE5">
                       <w:pPr>
                         <w:pStyle w:val="PJZS15academiceditor"/>
                         <w:spacing w:before="0" w:after="120"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Academic Editor: </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="45339F5E" w14:textId="77777777" w:rsidR="008C7EE5" w:rsidRPr="008D7B88" w:rsidRDefault="008C7EE5" w:rsidP="008C7EE5">
+                    <w:p w14:paraId="45339F5E" w14:textId="34E508F3" w:rsidR="008C7EE5" w:rsidRPr="008D7B88" w:rsidRDefault="008C7EE5" w:rsidP="008C7EE5">
                       <w:pPr>
                         <w:pStyle w:val="PJZS14history"/>
                         <w:spacing w:before="120"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="008D7B88">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
-                        <w:t>Received: 21, May, 2025</w:t>
+                        <w:t>Received: 21, May, 202</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00691252">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>6</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="6875B4C9" w14:textId="77777777" w:rsidR="008C7EE5" w:rsidRPr="008D7B88" w:rsidRDefault="008C7EE5" w:rsidP="008C7EE5">
+                    <w:p w14:paraId="6875B4C9" w14:textId="12291E4A" w:rsidR="008C7EE5" w:rsidRPr="008D7B88" w:rsidRDefault="008C7EE5" w:rsidP="008C7EE5">
                       <w:pPr>
                         <w:pStyle w:val="PJZS14history"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="008D7B88">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
-                        <w:t>Accepted: 31, May, 2025</w:t>
+                        <w:t>Accepted: 31, May, 202</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00691252">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>6</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="06A5627B" w14:textId="77777777" w:rsidR="008C7EE5" w:rsidRPr="008D7B88" w:rsidRDefault="008C7EE5" w:rsidP="008C7EE5">
+                    <w:p w14:paraId="06A5627B" w14:textId="313DD03B" w:rsidR="008C7EE5" w:rsidRPr="008D7B88" w:rsidRDefault="008C7EE5" w:rsidP="008C7EE5">
                       <w:pPr>
                         <w:pStyle w:val="PJZS14history"/>
                         <w:spacing w:after="120"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="008D7B88">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
-                        <w:t>Published: 24 June, 2025</w:t>
+                        <w:t>Published: 24 June, 202</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00691252">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>6</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="11BFCBE6" w14:textId="77777777" w:rsidR="008C7EE5" w:rsidRPr="008D7B88" w:rsidRDefault="008C7EE5" w:rsidP="008C7EE5">
                       <w:pPr>
                         <w:pStyle w:val="PJZS61citation"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                           <w:lang w:bidi="en-US"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="008D7B88">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                           <w:lang w:bidi="en-US"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Citation: </w:t>
                       </w:r>
                       <w:r w:rsidRPr="008D7B88">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1222,114 +1283,151 @@
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t xml:space="preserve">, Rana N, Shakoor T, Bashir NH, Naeem M, Chen H. Factors responsible for shaping the distribution and biodiversity of different species of Lepidoptera in District Faisalabad. </w:t>
                       </w:r>
                       <w:r w:rsidRPr="008D7B88">
                         <w:rPr>
                           <w:rStyle w:val="Emphasis"/>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>Pak J Zool Sci</w:t>
                       </w:r>
                       <w:r w:rsidRPr="008D7B88">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>. 2025;1(1):1–8.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="0FBAE03D" w14:textId="3C4EBE40" w:rsidR="00975D35" w:rsidRPr="008D7B88" w:rsidRDefault="008C7EE5" w:rsidP="008C7EE5">
+                    <w:p w14:paraId="0FBAE03D" w14:textId="2F64C8FC" w:rsidR="00975D35" w:rsidRPr="008D7B88" w:rsidRDefault="008C7EE5" w:rsidP="008C7EE5">
                       <w:pPr>
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="008D7B88">
                         <w:rPr>
                           <w:rFonts w:eastAsia="DengXian"/>
                           <w:b/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>Copyright:</w:t>
                       </w:r>
                       <w:r w:rsidRPr="008D7B88">
                         <w:rPr>
                           <w:rFonts w:eastAsia="DengXian"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="008D7B88">
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">© 2025 by the authors. This article is submitted for possible open access publication under the terms and conditions of the </w:t>
+                        <w:t>© 202</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00B26B9F">
+                        <w:rPr>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>6</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="008D7B88">
+                        <w:rPr>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> by the authors. This article is submitted for possible open access publication under the terms and conditions of the </w:t>
                       </w:r>
                       <w:hyperlink r:id="rId19" w:history="1">
                         <w:r w:rsidRPr="008D7B88">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                           <w:t>Creative Commons Attribution (CC BY) licens</w:t>
                         </w:r>
                       </w:hyperlink>
                       <w:r w:rsidRPr="008D7B88">
                         <w:rPr>
                           <w:rStyle w:val="Strong"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>e</w:t>
                       </w:r>
                       <w:r w:rsidRPr="008D7B88">
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
                       <w:r w:rsidRPr="008D7B88">
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:br/>
-                        <w:t>© 2025 IJSMART Publishing Company. All rights reserved.</w:t>
+                        <w:t xml:space="preserve">© </w:t>
                       </w:r>
+                      <w:r w:rsidR="00B26B9F">
+                        <w:rPr>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>2026 Published by IJSMART Publishing Company</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r w:rsidR="00B26B9F">
+                        <w:rPr>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>®.</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="008D7B88">
+                        <w:rPr>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>.</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:anchorlock/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="54EEE0D3" w14:textId="7CBEEAD1" w:rsidR="00A65ADB" w:rsidRPr="004E6EB2" w:rsidRDefault="00A65ADB" w:rsidP="00975D35">
       <w:pPr>
         <w:spacing w:before="59" w:line="273" w:lineRule="auto"/>
         <w:ind w:right="727"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:w w:val="105"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-MY"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009759E2">
         <w:rPr>
@@ -1599,88 +1697,88 @@
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00A557A9">
         <w:t>Introduction</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38F0606D" w14:textId="50064B94" w:rsidR="00A65ADB" w:rsidRDefault="00A65ADB" w:rsidP="00B37821">
       <w:pPr>
         <w:spacing w:before="5"/>
         <w:ind w:right="738"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-MY"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E6EB2">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-MY"/>
         </w:rPr>
-        <w:t xml:space="preserve">Diabetes mellitus is a disease where the insulin, a hormone to control the blood glucose level is secreted insufficiently by the pancreas or the state that the body unable to use the secreted insulin efficiently causing a high glucose level in the bloodstream [31]. According to the World Health Organization [31], diabetes mellitus is the ninth leading cause of death in </w:t>
-[...8 lines deleted...]
-        <w:t>2019 which recorded the death of 12.9 per 100000 populations in Malaysia. There are two main</w:t>
+        <w:t xml:space="preserve">Diabetes mellitus is a disease where the insulin, a hormone to control the blood glucose level is secreted insufficiently by the pancreas or the state that the body unable to use the secreted insulin efficiently causing a high glucose level in the bloodstream [31]. According to the World Health Organization [31], diabetes mellitus is the ninth leading cause of death in 2019 which recorded the death of 12.9 per 100000 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E6EB2">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-MY"/>
+        </w:rPr>
+        <w:t>populations in Malaysia. There are two main</w:t>
       </w:r>
       <w:r w:rsidR="00B37821">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-MY"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004E6EB2">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-MY"/>
         </w:rPr>
-        <w:t xml:space="preserve">types of diabetes mellitus, which are Type 1 Diabetes Mellitus (T1DM) and Type 2 Diabetes Mellitus (T2DM). T2DM is one of the common health problems faced by the people worldwide due to the resistance of insulin by the body to control the blood glucose level which leads to many serious health problems such as nerve and kidney damages, eye problems and cardiovascular diseases. Therefore, the research regarding T2DM </w:t>
+        <w:t xml:space="preserve">types of diabetes mellitus, which are Type 1 Diabetes Mellitus (T1DM) and Type 2 Diabetes Mellitus (T2DM). T2DM is one of the common health problems faced by the people worldwide due to the resistance of insulin by the body to control the blood glucose level which leads to many serious health problems such as nerve and kidney damages, eye problems and cardiovascular diseases. Therefore, the research regarding T2DM has drawn many attentions of the researchers around the world in developing an anti-diabetic drug to treat </w:t>
       </w:r>
       <w:r w:rsidRPr="004E6EB2">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-MY"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>has drawn many attentions of the researchers around the world in developing an anti-diabetic drug to treat this inherited disease.</w:t>
+        <w:t>this inherited disease.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1502831E" w14:textId="77777777" w:rsidR="00095D06" w:rsidRPr="004E6EB2" w:rsidRDefault="00095D06" w:rsidP="00B37821">
       <w:pPr>
         <w:spacing w:before="5"/>
         <w:ind w:right="738"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01669DF1" w14:textId="77777777" w:rsidR="00095D06" w:rsidRDefault="00A65ADB" w:rsidP="00095D06">
       <w:pPr>
         <w:spacing w:before="5" w:after="240"/>
         <w:ind w:right="738"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -2060,68 +2158,67 @@
       </w:r>
       <w:r w:rsidRPr="004E6EB2">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-MY"/>
         </w:rPr>
         <w:t>[5].</w:t>
       </w:r>
       <w:r w:rsidRPr="004E6EB2">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> It is a valuable tool for</w:t>
       </w:r>
       <w:r w:rsidRPr="004E6EB2">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-MY"/>
         </w:rPr>
-        <w:t xml:space="preserve"> screening new compounds as potential diabetic enzymes inhibitors. Molecular docking can be defined </w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">a computational process commonly utilized for rapidly predicting the binding modes and affinities of small molecules against their target molecules (usually proteins) in a non-covalent fashion [5]. Molecular docking procedures have been extensively used to predict the binding affinity against many diabetic target enzymes such as aldose reductase, glucokinase, fructose-6-phosphate </w:t>
+        <w:t xml:space="preserve"> screening new compounds as potential diabetic enzymes inhibitors. Molecular docking can be defined as </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E6EB2">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a computational process commonly utilized for rapidly predicting the binding modes and affinities of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E6EB2">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">small molecules against their target molecules (usually proteins) in a non-covalent fashion [5]. Molecular docking procedures have been extensively used to predict the binding affinity against many diabetic target enzymes such as aldose reductase, glucokinase, fructose-6-phosphate </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004E6EB2">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>amidotransferase</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004E6EB2">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> and pyruvate dehydrogenase kinase isoform 2 [3, 10, 12, 19]. Recently, an in vitro study by Nur </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004E6EB2">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -2435,51 +2532,51 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43A8A74A" w14:textId="6B9FF62F" w:rsidR="00E145CB" w:rsidRPr="00095D06" w:rsidRDefault="00A65ADB" w:rsidP="00095D06">
       <w:pPr>
         <w:spacing w:before="5" w:after="240"/>
         <w:ind w:right="738"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-MY"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E6EB2">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="47D5E59C" wp14:editId="56D33A1D">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="47D5E59C" wp14:editId="5212011D">
             <wp:extent cx="2712027" cy="2358311"/>
             <wp:effectExtent l="0" t="0" r="0" b="4445"/>
             <wp:docPr id="50" name="Picture 50"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 4"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId22" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
@@ -2632,51 +2729,51 @@
           <w:lang w:val="en-MY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="02A69A0D" w14:textId="77777777" w:rsidR="00A65ADB" w:rsidRPr="004E6EB2" w:rsidRDefault="00A65ADB" w:rsidP="00095D06">
       <w:pPr>
         <w:spacing w:before="5" w:after="240"/>
         <w:ind w:right="738"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E6EB2">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0673D4E9" wp14:editId="467A2466">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0673D4E9" wp14:editId="487F2DEF">
             <wp:extent cx="2434495" cy="1143000"/>
             <wp:effectExtent l="0" t="0" r="4445" b="0"/>
             <wp:docPr id="229" name="Picture 229"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="229" name="Slide1.JPG"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId23" cstate="print">
                       <a:extLst>
                         <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                           <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a14:imgLayer r:embed="rId24">
                               <a14:imgEffect>
                                 <a14:sharpenSoften amount="25000"/>
                               </a14:imgEffect>
                             </a14:imgLayer>
                           </a14:imgProps>
                         </a:ext>
@@ -7354,216 +7451,77 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Data Availability</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A673F79" w14:textId="45FADD26" w:rsidR="0073243D" w:rsidRPr="0073243D" w:rsidRDefault="00E13C45" w:rsidP="0073243D">
       <w:r>
         <w:t>Data will be made available on request</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="077081C6" w14:textId="77E2FF40" w:rsidR="00E145CB" w:rsidRPr="004E6EB2" w:rsidRDefault="00A65ADB" w:rsidP="00EC0EF2">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:w w:val="110"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E6EB2">
         <w:rPr>
           <w:w w:val="110"/>
         </w:rPr>
         <w:t>References</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5244E1A3" w14:textId="77777777" w:rsidR="00A65ADB" w:rsidRPr="004E6EB2" w:rsidRDefault="00A65ADB" w:rsidP="004E6EB2">
-[...141 lines deleted...]
-    <w:p w14:paraId="1C7F0353" w14:textId="77777777" w:rsidR="004E6EB2" w:rsidRDefault="00A65ADB" w:rsidP="004E6EB2">
+    <w:p w14:paraId="5010EA43" w14:textId="77777777" w:rsidR="00447857" w:rsidRPr="00447857" w:rsidRDefault="00A65ADB" w:rsidP="00447857">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="5"/>
         <w:ind w:left="504" w:right="738"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...11 lines deleted...]
-        </w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E6EB2">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Abdullahi, S., &amp; Olatunji, G. A. (2010). Antidiabetic Activity of </w:t>
       </w:r>
       <w:r w:rsidRPr="004E6EB2">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Anacardium occidentale</w:t>
       </w:r>
       <w:r w:rsidRPr="004E6EB2">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Alloxan – diabetic Rats.  </w:t>
       </w:r>
       <w:r w:rsidRPr="004E6EB2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
@@ -7581,130 +7539,152 @@
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="004E6EB2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>30</w:t>
       </w:r>
       <w:r w:rsidRPr="004E6EB2">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 35–39. </w:t>
       </w:r>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidR="00447857" w:rsidRPr="00E7650D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1111/raq.12985</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2EF44DF2" w14:textId="77777777" w:rsidR="004E6EB2" w:rsidRDefault="00A65ADB" w:rsidP="004E6EB2">
+    <w:p w14:paraId="2EF44DF2" w14:textId="1F7469F0" w:rsidR="004E6EB2" w:rsidRPr="00447857" w:rsidRDefault="00A65ADB" w:rsidP="00447857">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="5"/>
         <w:ind w:left="504" w:right="738"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="004E6EB2">
+      <w:r w:rsidRPr="00447857">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Agius</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="004E6EB2">
+      <w:r w:rsidRPr="00447857">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>, L. (2008). </w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6EB2">
+      <w:r w:rsidRPr="00447857">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Targeting Hepatic Glucokinase in Type 2 Diabetes: Weighing the Benefits and Risks</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6EB2">
+      <w:r w:rsidRPr="00447857">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">. Diabetes, 58(1), </w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6EB2">
+      <w:r w:rsidRPr="00447857">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>18–20.</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6EB2">
+      <w:r w:rsidRPr="00447857">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidR="00447857" w:rsidRPr="00447857">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1111/raq.12985</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2143BB11" w14:textId="77777777" w:rsidR="004E6EB2" w:rsidRDefault="00A65ADB" w:rsidP="004E6EB2">
+    <w:p w14:paraId="2143BB11" w14:textId="27DBE941" w:rsidR="004E6EB2" w:rsidRDefault="00A65ADB" w:rsidP="004E6EB2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="5"/>
         <w:ind w:left="504" w:right="738"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004E6EB2">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Aracelli</w:t>
@@ -7737,52 +7717,63 @@
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Anacardium occidentale). African Journal of Biotechnology, 15(35), </w:t>
       </w:r>
       <w:r w:rsidRPr="004E6EB2">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>1855–1863.</w:t>
       </w:r>
       <w:r w:rsidRPr="004E6EB2">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r w:rsidR="00447857" w:rsidRPr="00E7650D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1111/raq.12985</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2D4CCEFD" w14:textId="77777777" w:rsidR="004E6EB2" w:rsidRDefault="00A65ADB" w:rsidP="004E6EB2">
+    <w:p w14:paraId="2D4CCEFD" w14:textId="6487638C" w:rsidR="004E6EB2" w:rsidRDefault="00A65ADB" w:rsidP="004E6EB2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="5"/>
         <w:ind w:left="504" w:right="738"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004E6EB2">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Baig</w:t>
@@ -7857,52 +7848,63 @@
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
       <w:r w:rsidRPr="004E6EB2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>16</w:t>
       </w:r>
       <w:r w:rsidRPr="004E6EB2">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 740–748. </w:t>
       </w:r>
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r w:rsidR="00447857" w:rsidRPr="00E7650D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1111/raq.12985</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="31458CD8" w14:textId="77777777" w:rsidR="004E6EB2" w:rsidRDefault="00A65ADB" w:rsidP="004E6EB2">
+    <w:p w14:paraId="31458CD8" w14:textId="29768A79" w:rsidR="004E6EB2" w:rsidRDefault="00A65ADB" w:rsidP="004E6EB2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="5"/>
         <w:ind w:left="504" w:right="738"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E6EB2">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Baptista, A., Gonçalves, R. V., </w:t>
       </w:r>
@@ -8097,52 +8099,63 @@
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> C.): A systematic Review. </w:t>
       </w:r>
       <w:r w:rsidRPr="004E6EB2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Oxidative Medicine and Cellular Longevity</w:t>
       </w:r>
       <w:r w:rsidRPr="004E6EB2">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
+      <w:hyperlink r:id="rId31" w:history="1">
+        <w:r w:rsidR="00447857" w:rsidRPr="00E7650D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1111/raq.12985</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5EB273C0" w14:textId="77777777" w:rsidR="004E6EB2" w:rsidRPr="004E6EB2" w:rsidRDefault="00A65ADB" w:rsidP="004E6EB2">
+    <w:p w14:paraId="5EB273C0" w14:textId="05C14F65" w:rsidR="004E6EB2" w:rsidRPr="004E6EB2" w:rsidRDefault="00A65ADB" w:rsidP="004E6EB2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="5"/>
         <w:ind w:left="504" w:right="738"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E6EB2">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-MY"/>
         </w:rPr>
         <w:t xml:space="preserve">Berg, J. M., </w:t>
@@ -8190,52 +8203,63 @@
           <w:lang w:val="en-MY"/>
         </w:rPr>
         <w:t>, L. (2002). Biochemistry: Section 1.3, Chemical Bonds in Biochemistry (5</w:t>
       </w:r>
       <w:r w:rsidRPr="004E6EB2">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-MY"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r w:rsidRPr="004E6EB2">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-MY"/>
         </w:rPr>
         <w:t xml:space="preserve"> ed). New York, NY: W H Freeman 2002. </w:t>
       </w:r>
+      <w:hyperlink r:id="rId32" w:history="1">
+        <w:r w:rsidR="00447857" w:rsidRPr="00E7650D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1111/raq.12985</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="07F8DFB4" w14:textId="77777777" w:rsidR="004E6EB2" w:rsidRDefault="00A65ADB" w:rsidP="004E6EB2">
+    <w:p w14:paraId="07F8DFB4" w14:textId="34B773E8" w:rsidR="004E6EB2" w:rsidRDefault="00A65ADB" w:rsidP="004E6EB2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="5"/>
         <w:ind w:left="504" w:right="738"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004E6EB2">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Chotphruethipong</w:t>
@@ -8288,52 +8312,63 @@
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>, K. (2019). </w:t>
       </w:r>
       <w:r w:rsidRPr="004E6EB2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Ultrasound assisted extraction of antioxidative phenolics from cashew (Anacardium occidentale L.) leaves. Journal of Food Science and Technology.</w:t>
       </w:r>
       <w:r w:rsidRPr="004E6EB2">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
+      <w:hyperlink r:id="rId33" w:history="1">
+        <w:r w:rsidR="00447857" w:rsidRPr="00E7650D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1111/raq.12985</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3AA79971" w14:textId="77777777" w:rsidR="004E6EB2" w:rsidRPr="004E6EB2" w:rsidRDefault="00A65ADB" w:rsidP="004E6EB2">
+    <w:p w14:paraId="3AA79971" w14:textId="7180DF35" w:rsidR="004E6EB2" w:rsidRPr="004E6EB2" w:rsidRDefault="00A65ADB" w:rsidP="004E6EB2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="5"/>
         <w:ind w:left="504" w:right="738"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E6EB2">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Dias, C. CQ., </w:t>
       </w:r>
@@ -8404,52 +8439,66 @@
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>dyslipidemic</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004E6EB2">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> rats. </w:t>
       </w:r>
       <w:r w:rsidRPr="004E6EB2">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>PLOS ONE, 14(12).</w:t>
       </w:r>
+      <w:r w:rsidR="00447857" w:rsidRPr="00447857">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId34" w:history="1">
+        <w:r w:rsidR="00447857" w:rsidRPr="00E7650D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1111/raq.12985</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5D05DC82" w14:textId="77777777" w:rsidR="004E6EB2" w:rsidRDefault="00A65ADB" w:rsidP="004E6EB2">
+    <w:p w14:paraId="5D05DC82" w14:textId="216A8B6F" w:rsidR="004E6EB2" w:rsidRDefault="00A65ADB" w:rsidP="004E6EB2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="5"/>
         <w:ind w:left="504" w:right="738"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E6EB2">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>El-</w:t>
       </w:r>
@@ -8481,52 +8530,63 @@
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Aldose reductase structures: implications for mechanism and inhibition. Cellular and Molecular Life Sciences (CMLS), 61(7-8), </w:t>
       </w:r>
       <w:r w:rsidRPr="004E6EB2">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>750–762.</w:t>
       </w:r>
       <w:r w:rsidRPr="004E6EB2">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
+      <w:hyperlink r:id="rId35" w:history="1">
+        <w:r w:rsidR="00447857" w:rsidRPr="00E7650D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1111/raq.12985</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7D3D5FE7" w14:textId="77777777" w:rsidR="004E6EB2" w:rsidRDefault="00A65ADB" w:rsidP="004E6EB2">
+    <w:p w14:paraId="7D3D5FE7" w14:textId="22ECD65F" w:rsidR="004E6EB2" w:rsidRDefault="00A65ADB" w:rsidP="004E6EB2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="5"/>
         <w:ind w:left="504" w:right="738"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004E6EB2">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Fikrika</w:t>
@@ -8589,52 +8649,63 @@
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Molecular Docking Studies of Catechin and Its Derivatives as Anti-bacterial Inhibitor for Glucosamine-6-Phosphate Synthase</w:t>
       </w:r>
       <w:r w:rsidRPr="004E6EB2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>. IOP Conference Series: Earth and Environmental Science, 31, 012009.</w:t>
       </w:r>
       <w:r w:rsidRPr="004E6EB2">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
+      <w:hyperlink r:id="rId36" w:history="1">
+        <w:r w:rsidR="00447857" w:rsidRPr="00E7650D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1111/raq.12985</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2EF2AC08" w14:textId="77777777" w:rsidR="004E6EB2" w:rsidRDefault="00A65ADB" w:rsidP="004E6EB2">
+    <w:p w14:paraId="2EF2AC08" w14:textId="0952AD01" w:rsidR="004E6EB2" w:rsidRDefault="00A65ADB" w:rsidP="004E6EB2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="5"/>
         <w:ind w:left="504" w:right="738"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E6EB2">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Hebert, L. F., Jr, Daniels, M. C., Zhou, J., Crook, E. D., Turner, R. L., Simmons, S. T., </w:t>
       </w:r>
@@ -8735,1197 +8806,499 @@
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="004E6EB2">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">4), </w:t>
       </w:r>
       <w:r w:rsidRPr="004E6EB2">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">930–936. </w:t>
       </w:r>
+      <w:hyperlink r:id="rId37" w:history="1">
+        <w:r w:rsidR="00447857" w:rsidRPr="00E7650D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1111/raq.12985</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="55F7C211" w14:textId="77777777" w:rsidR="004E6EB2" w:rsidRPr="004E6EB2" w:rsidRDefault="00A65ADB" w:rsidP="004E6EB2">
+    <w:p w14:paraId="55F7C211" w14:textId="0423C672" w:rsidR="004E6EB2" w:rsidRPr="004E6EB2" w:rsidRDefault="00A65ADB" w:rsidP="004E6EB2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="5"/>
         <w:ind w:left="504" w:right="738"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E6EB2">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-MY"/>
         </w:rPr>
         <w:t xml:space="preserve">Hubbard, R. E. (2010). Hydrogen Bonds in Proteins : Role and Strength, (February). </w:t>
       </w:r>
+      <w:hyperlink r:id="rId38" w:history="1">
+        <w:r w:rsidR="00447857" w:rsidRPr="00E7650D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1111/raq.12985</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="61446290" w14:textId="77777777" w:rsidR="004E6EB2" w:rsidRPr="004E6EB2" w:rsidRDefault="00A65ADB" w:rsidP="004E6EB2">
+    <w:p w14:paraId="61446290" w14:textId="1D614C5F" w:rsidR="004E6EB2" w:rsidRPr="004E6EB2" w:rsidRDefault="00A65ADB" w:rsidP="004E6EB2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="5"/>
         <w:ind w:left="504" w:right="738"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E6EB2">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-MY"/>
         </w:rPr>
         <w:t xml:space="preserve">Hyun, T. K., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004E6EB2">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-MY"/>
         </w:rPr>
         <w:t>Eom</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004E6EB2">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-MY"/>
         </w:rPr>
-        <w:t xml:space="preserve">, S. H., &amp; Kim, J. (2014). Molecular docking studies for discovery of plant- derived α -glucosidase inhibitors, </w:t>
+        <w:t xml:space="preserve">, S. H., &amp; Kim, J. (2014). Molecular </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E6EB2">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-MY"/>
+        </w:rPr>
+        <w:t xml:space="preserve">docking studies for discovery of plant- derived α -glucosidase inhibitors, </w:t>
       </w:r>
       <w:r w:rsidRPr="004E6EB2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-MY"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="004E6EB2">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-MY"/>
         </w:rPr>
         <w:t>(3), 166–170.</w:t>
       </w:r>
-    </w:p>
-[...80 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00447857" w:rsidRPr="00447857">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6EB2">
-[...760 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId39" w:history="1">
+        <w:r w:rsidR="00447857" w:rsidRPr="00E7650D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1111/raq.12985</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5E53785E" w14:textId="77777777" w:rsidR="00A76A05" w:rsidRDefault="00A76A05" w:rsidP="00A76A05">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7BE48A5B" w14:textId="3FEC10F6" w:rsidR="00A76A05" w:rsidRPr="0044183B" w:rsidRDefault="00A76A05" w:rsidP="0044183B">
+    <w:p w14:paraId="099CC890" w14:textId="7E9EF97C" w:rsidR="00A76A05" w:rsidRPr="00784181" w:rsidRDefault="00A76A05" w:rsidP="00784181">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0044183B">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>Disclaimer / Publisher’s Note</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="099CC890" w14:textId="77777777" w:rsidR="00A76A05" w:rsidRDefault="00A76A05" w:rsidP="00A76A05">
-[...4 lines deleted...]
-        <w:contextualSpacing/>
+    <w:p w14:paraId="6F95F5D7" w14:textId="23B24BB1" w:rsidR="00784181" w:rsidRDefault="00000000" w:rsidP="00784181">
+      <w:pPr>
+        <w:ind w:right="734"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="Strong"/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve"> are solely those of the individual author(s) and contributor(s) and do not necessarily reflect those of IJSMART Publishing and/or the editor(s). IJSMART Publishing and/or the editor(s) disclaim any responsibility for any injury to persons or property resulting from any ideas, methods, instructions, or products mentioned in the content.</w:t>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId40" w:history="1">
+        <w:r w:rsidR="00784181" w:rsidRPr="00822DFB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>Pakistan Journal of Zoological Sciences (PJZS)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00784181" w:rsidRPr="00B64FC0">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is an open</w:t>
+      </w:r>
+      <w:r w:rsidR="00784181" w:rsidRPr="00B64FC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>‑</w:t>
+      </w:r>
+      <w:r w:rsidR="00784181" w:rsidRPr="00B64FC0">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>access journal. All articles published in the journal are distributed under the terms of the Creative Commons Attribution</w:t>
+      </w:r>
+      <w:r w:rsidR="00784181" w:rsidRPr="00B64FC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>‑</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00784181" w:rsidRPr="00B64FC0">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>NonCommercial</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00784181" w:rsidRPr="00B64FC0">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> License (CC BY</w:t>
+      </w:r>
+      <w:r w:rsidR="00784181" w:rsidRPr="00B64FC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>‑</w:t>
+      </w:r>
+      <w:r w:rsidR="00784181" w:rsidRPr="00B64FC0">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NC). This permits use, distribution, and reproduction in any medium, provided the original work is properly cited and is not used for commercial purposes. The statements, opinions, and data presented in the publications of PJZS are solely those of the individual authors and contributors. They do not necessarily reflect the views of </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId41" w:history="1">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="00784181" w:rsidRPr="00822DFB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>IJSmart</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidR="00784181" w:rsidRPr="00822DFB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Publishing Company</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00784181" w:rsidRPr="00B64FC0">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or the journal's editors. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00784181" w:rsidRPr="00B64FC0">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>IJSmart</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00784181" w:rsidRPr="00B64FC0">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Publishing Company and the editors disclaim any liability for any injury, loss, or damage to persons or property resulting from the use of ideas, methods, instructions, or products mentioned in the content</w:t>
+      </w:r>
+      <w:r w:rsidR="00784181">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63266686" w14:textId="77777777" w:rsidR="00A76A05" w:rsidRPr="004E6EB2" w:rsidRDefault="00A76A05" w:rsidP="00D45BD3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="5"/>
         <w:ind w:left="3039" w:right="724" w:hanging="306"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E219A81" w14:textId="77777777" w:rsidR="00AD2AB8" w:rsidRPr="004E6EB2" w:rsidRDefault="00AD2AB8" w:rsidP="00D45BD3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="5"/>
         <w:ind w:left="3039" w:right="724" w:hanging="306"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00AD2AB8" w:rsidRPr="004E6EB2" w:rsidSect="001477B0">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1134" w:left="1134" w:header="288" w:footer="873" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:num="2" w:space="0"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1CD10C34" w14:textId="77777777" w:rsidR="00511692" w:rsidRDefault="00511692">
+    <w:p w14:paraId="6DA179FA" w14:textId="77777777" w:rsidR="00B2625D" w:rsidRDefault="00B2625D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="66F7118B" w14:textId="77777777" w:rsidR="00511692" w:rsidRDefault="00511692">
+    <w:p w14:paraId="0A861B3A" w14:textId="77777777" w:rsidR="00B2625D" w:rsidRDefault="00B2625D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TimesNewRomanPSMT">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Palatino Linotype">
     <w:panose1 w:val="02040502050505030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="DE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
     <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria Math">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="420024FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="-1561394482"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="0B4A8E54" w14:textId="77777777" w:rsidR="00E145CB" w:rsidRDefault="00E145CB" w:rsidP="004A4D25">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
@@ -9959,228 +9332,283 @@
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="75E706A1" w14:textId="77777777" w:rsidR="00D103D1" w:rsidRPr="00701CC1" w:rsidRDefault="00D103D1" w:rsidP="00D103D1">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="right" w:pos="8844"/>
       </w:tabs>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:before="480" w:line="100" w:lineRule="exact"/>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="114A0513" w14:textId="641EF444" w:rsidR="00E145CB" w:rsidRPr="00D103D1" w:rsidRDefault="00D103D1" w:rsidP="00D103D1">
+  <w:p w14:paraId="114A0513" w14:textId="378E5E5F" w:rsidR="00E145CB" w:rsidRPr="00D103D1" w:rsidRDefault="00D103D1" w:rsidP="00D103D1">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10466"/>
       </w:tabs>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:rPr>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:bookmarkStart w:id="0" w:name="OLE_LINK3"/>
     <w:bookmarkStart w:id="1" w:name="OLE_LINK4"/>
     <w:bookmarkStart w:id="2" w:name="OLE_LINK10"/>
     <w:bookmarkStart w:id="3" w:name="OLE_LINK11"/>
     <w:bookmarkStart w:id="4" w:name="_Hlk29373214"/>
     <w:r w:rsidRPr="00335E33">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>Pak. J. Zool. Sci. 2025, 1(1), 1–8</w:t>
+      <w:t>Pak. J. Zool. Sci. 202</w:t>
+    </w:r>
+    <w:r w:rsidR="00C049E3">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00335E33">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>, 1(1), 1–8</w:t>
     </w:r>
     <w:r w:rsidRPr="00701CC1">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkEnd w:id="4"/>
     <w:r w:rsidRPr="00335E33">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>https://doi.org/10.57074/pjzs.v1i1.001</w:t>
+      <w:t>https://doi.org/10.57074/pjzs.v</w:t>
+    </w:r>
+    <w:r w:rsidR="00C049E3">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00335E33">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>i1.001</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3F2177A0" w14:textId="4F4EEFFB" w:rsidR="001477B0" w:rsidRPr="001477B0" w:rsidRDefault="001477B0" w:rsidP="001477B0">
+  <w:p w14:paraId="3F2177A0" w14:textId="56BB5F04" w:rsidR="001477B0" w:rsidRPr="001477B0" w:rsidRDefault="001477B0" w:rsidP="001477B0">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10466"/>
       </w:tabs>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:rPr>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00335E33">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Pak. J. Zool. Sci. 2025, 1(1), 1–8</w:t>
     </w:r>
     <w:r w:rsidRPr="00701CC1">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00335E33">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>https://doi.org/10.57074/pjzs.v1i1.001</w:t>
+      <w:t>https://doi.org/10.57074/pjzs.v</w:t>
+    </w:r>
+    <w:r w:rsidR="00FB11BF">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00335E33">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>i1.001</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="086A8BB0" w14:textId="77777777" w:rsidR="00511692" w:rsidRDefault="00511692">
+    <w:p w14:paraId="4F2AA9BD" w14:textId="77777777" w:rsidR="00B2625D" w:rsidRDefault="00B2625D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2350B661" w14:textId="77777777" w:rsidR="00511692" w:rsidRDefault="00511692">
+    <w:p w14:paraId="6F212C16" w14:textId="77777777" w:rsidR="00B2625D" w:rsidRDefault="00B2625D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2CEB0988" w14:textId="318B2BE9" w:rsidR="00B1371B" w:rsidRDefault="00511692">
+  <w:p w14:paraId="2CEB0988" w14:textId="318B2BE9" w:rsidR="00B1371B" w:rsidRDefault="00B2625D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="4320594B">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
-        <v:shape id="PowerPlusWaterMarkObject1031920312" o:spid="_x0000_s1026" type="#_x0000_t136" alt="" style="position:absolute;margin-left:0;margin-top:0;width:711pt;height:98.55pt;rotation:315;z-index:-251631616;mso-wrap-edited:f;mso-width-percent:0;mso-height-percent:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0" o:allowincell="f" fillcolor="red" stroked="f">
+        <v:shape id="PowerPlusWaterMarkObject1031920312" o:spid="_x0000_s1025" type="#_x0000_t136" alt="" style="position:absolute;margin-left:0;margin-top:0;width:711pt;height:98.55pt;rotation:315;z-index:-251658752;mso-wrap-edited:f;mso-width-percent:0;mso-height-percent:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0" o:allowincell="f" fillcolor="red" stroked="f">
           <v:fill opacity=".5"/>
           <v:textpath style="font-family:&quot;Arial&quot;;font-size:1pt;font-weight:bold" string="Template of PJZS"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4654309B" w14:textId="77777777" w:rsidR="001477B0" w:rsidRPr="00701CC1" w:rsidRDefault="001477B0" w:rsidP="001477B0">
+  <w:p w14:paraId="4654309B" w14:textId="654CAB40" w:rsidR="001477B0" w:rsidRPr="00701CC1" w:rsidRDefault="001477B0" w:rsidP="001477B0">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10466"/>
       </w:tabs>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00335E33">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>Pak. J. Zool. Sci. 2025, manuscript under peer review</w:t>
+      <w:t>Pak. J. Zool. Sci. 202</w:t>
+    </w:r>
+    <w:r w:rsidR="00991DA1">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00701CC1">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="00701CC1">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00701CC1">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00701CC1">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
@@ -10237,51 +9665,51 @@
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="right" w:pos="8844"/>
       </w:tabs>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:after="480" w:line="100" w:lineRule="exact"/>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="71E83BD5" w14:textId="5D5CA5DE" w:rsidR="00E145CB" w:rsidRPr="001477B0" w:rsidRDefault="00E145CB" w:rsidP="001477B0">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="633FA368" w14:textId="55D58109" w:rsidR="00B1371B" w:rsidRPr="001477B0" w:rsidRDefault="001477B0" w:rsidP="001477B0">
+  <w:p w14:paraId="633FA368" w14:textId="63BB5213" w:rsidR="00B1371B" w:rsidRPr="001477B0" w:rsidRDefault="001477B0" w:rsidP="001477B0">
     <w:pPr>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="003C162B">
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6262DCE7" wp14:editId="7FF1293A">
           <wp:extent cx="1839190" cy="442816"/>
           <wp:effectExtent l="0" t="0" r="2540" b="1905"/>
           <wp:docPr id="951423302" name="Picture 1">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId1"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -10418,86 +9846,50 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="1589348" cy="487763"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidR="00511692">
-[...34 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="040F5476"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EC52BD08"/>
     <w:lvl w:ilvl="0" w:tplc="BD7A66C8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="[%1]"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3414" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
@@ -11243,254 +10635,269 @@
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="648021331">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1456212136">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="521868126">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1756391353">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="120999899">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="796676810">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="105"/>
+  <w:zoom w:percent="117"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" fillcolor="white">
       <v:fill color="white"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C5184D"/>
     <w:rsid w:val="0000034F"/>
     <w:rsid w:val="000032BC"/>
     <w:rsid w:val="00003668"/>
     <w:rsid w:val="00010D6B"/>
     <w:rsid w:val="00072985"/>
     <w:rsid w:val="00073549"/>
     <w:rsid w:val="000916C3"/>
     <w:rsid w:val="00095D06"/>
     <w:rsid w:val="000A1D5E"/>
+    <w:rsid w:val="000C7D7E"/>
     <w:rsid w:val="00122DBD"/>
     <w:rsid w:val="00126F5D"/>
     <w:rsid w:val="001300E2"/>
     <w:rsid w:val="001323ED"/>
     <w:rsid w:val="001477B0"/>
+    <w:rsid w:val="0015601C"/>
     <w:rsid w:val="00171E3A"/>
     <w:rsid w:val="00183C26"/>
     <w:rsid w:val="00183CAA"/>
     <w:rsid w:val="001850E1"/>
     <w:rsid w:val="00193B53"/>
     <w:rsid w:val="00196C84"/>
     <w:rsid w:val="001A4B15"/>
     <w:rsid w:val="001B0D80"/>
     <w:rsid w:val="001B453D"/>
     <w:rsid w:val="001C3847"/>
     <w:rsid w:val="001D6D8D"/>
     <w:rsid w:val="00247AFA"/>
     <w:rsid w:val="00254E52"/>
     <w:rsid w:val="00256C90"/>
     <w:rsid w:val="00264AFB"/>
     <w:rsid w:val="00282767"/>
     <w:rsid w:val="00290ABB"/>
     <w:rsid w:val="00296100"/>
     <w:rsid w:val="00297227"/>
     <w:rsid w:val="002C528B"/>
     <w:rsid w:val="002D663B"/>
     <w:rsid w:val="002E6D94"/>
+    <w:rsid w:val="002E7532"/>
     <w:rsid w:val="002F3FEE"/>
     <w:rsid w:val="00307486"/>
     <w:rsid w:val="003149F8"/>
     <w:rsid w:val="00331D28"/>
     <w:rsid w:val="00351943"/>
     <w:rsid w:val="00352D2D"/>
     <w:rsid w:val="00381AE4"/>
     <w:rsid w:val="003903B5"/>
     <w:rsid w:val="00394E5C"/>
     <w:rsid w:val="003A57F0"/>
+    <w:rsid w:val="003B4DC1"/>
     <w:rsid w:val="003D3603"/>
     <w:rsid w:val="003D396B"/>
     <w:rsid w:val="003D75E3"/>
     <w:rsid w:val="00412D60"/>
     <w:rsid w:val="00424444"/>
     <w:rsid w:val="0043297B"/>
     <w:rsid w:val="0044183B"/>
+    <w:rsid w:val="00447857"/>
     <w:rsid w:val="004775B0"/>
     <w:rsid w:val="00496BAB"/>
     <w:rsid w:val="004A4D25"/>
     <w:rsid w:val="004C547A"/>
     <w:rsid w:val="004E2349"/>
     <w:rsid w:val="004E6EB2"/>
     <w:rsid w:val="00511692"/>
     <w:rsid w:val="00516B09"/>
     <w:rsid w:val="0057698E"/>
     <w:rsid w:val="005802B9"/>
     <w:rsid w:val="005806F7"/>
     <w:rsid w:val="0059651B"/>
     <w:rsid w:val="005A40CA"/>
     <w:rsid w:val="005E512C"/>
     <w:rsid w:val="00604F30"/>
     <w:rsid w:val="0061233B"/>
     <w:rsid w:val="00660EC9"/>
     <w:rsid w:val="00660FE1"/>
     <w:rsid w:val="00686DDF"/>
     <w:rsid w:val="00687CB8"/>
+    <w:rsid w:val="00691252"/>
     <w:rsid w:val="0069430A"/>
     <w:rsid w:val="006A3286"/>
     <w:rsid w:val="006D5DEC"/>
     <w:rsid w:val="006E2DB8"/>
     <w:rsid w:val="00701567"/>
     <w:rsid w:val="00707D03"/>
     <w:rsid w:val="007200EB"/>
     <w:rsid w:val="0073243D"/>
     <w:rsid w:val="0076649F"/>
+    <w:rsid w:val="00784181"/>
     <w:rsid w:val="007A4C05"/>
     <w:rsid w:val="007E0D08"/>
     <w:rsid w:val="007E0E7A"/>
     <w:rsid w:val="007E2114"/>
     <w:rsid w:val="007E45E7"/>
     <w:rsid w:val="008167E2"/>
+    <w:rsid w:val="00822DFB"/>
     <w:rsid w:val="008A6774"/>
     <w:rsid w:val="008B6580"/>
     <w:rsid w:val="008C7EE5"/>
+    <w:rsid w:val="008D009A"/>
     <w:rsid w:val="008D7B88"/>
     <w:rsid w:val="008E439C"/>
     <w:rsid w:val="00921EF3"/>
     <w:rsid w:val="009274B6"/>
     <w:rsid w:val="00933055"/>
     <w:rsid w:val="0094326B"/>
     <w:rsid w:val="00960B63"/>
     <w:rsid w:val="00966839"/>
     <w:rsid w:val="009759E2"/>
     <w:rsid w:val="00975D35"/>
     <w:rsid w:val="00986953"/>
+    <w:rsid w:val="00991DA1"/>
     <w:rsid w:val="00997A03"/>
     <w:rsid w:val="009A54DF"/>
     <w:rsid w:val="009D65E7"/>
     <w:rsid w:val="009E7CFF"/>
     <w:rsid w:val="00A04ED9"/>
+    <w:rsid w:val="00A304A6"/>
     <w:rsid w:val="00A557A9"/>
     <w:rsid w:val="00A64572"/>
     <w:rsid w:val="00A65ADB"/>
     <w:rsid w:val="00A76A05"/>
     <w:rsid w:val="00A9589D"/>
     <w:rsid w:val="00AA494D"/>
     <w:rsid w:val="00AA68C0"/>
     <w:rsid w:val="00AC7A7D"/>
     <w:rsid w:val="00AD0B0E"/>
     <w:rsid w:val="00AD2AB8"/>
     <w:rsid w:val="00AE5CD1"/>
     <w:rsid w:val="00B1371B"/>
+    <w:rsid w:val="00B2625D"/>
+    <w:rsid w:val="00B26B9F"/>
     <w:rsid w:val="00B335BF"/>
     <w:rsid w:val="00B37821"/>
     <w:rsid w:val="00B61562"/>
     <w:rsid w:val="00B75D6C"/>
     <w:rsid w:val="00BC363A"/>
     <w:rsid w:val="00BD7A19"/>
     <w:rsid w:val="00BE7164"/>
     <w:rsid w:val="00C03E36"/>
+    <w:rsid w:val="00C049E3"/>
     <w:rsid w:val="00C06C8E"/>
     <w:rsid w:val="00C13D0A"/>
     <w:rsid w:val="00C5184D"/>
     <w:rsid w:val="00C71994"/>
     <w:rsid w:val="00C8015B"/>
     <w:rsid w:val="00C94AC5"/>
     <w:rsid w:val="00C96D41"/>
     <w:rsid w:val="00CD12C7"/>
     <w:rsid w:val="00CF5B80"/>
     <w:rsid w:val="00CF681B"/>
     <w:rsid w:val="00D03E29"/>
     <w:rsid w:val="00D103D1"/>
     <w:rsid w:val="00D1183E"/>
     <w:rsid w:val="00D16972"/>
     <w:rsid w:val="00D4072A"/>
     <w:rsid w:val="00D45733"/>
     <w:rsid w:val="00D45BD3"/>
     <w:rsid w:val="00DB10D5"/>
     <w:rsid w:val="00DF5DF9"/>
     <w:rsid w:val="00E0729E"/>
     <w:rsid w:val="00E13C45"/>
     <w:rsid w:val="00E145CB"/>
     <w:rsid w:val="00E22D9D"/>
     <w:rsid w:val="00E3288A"/>
     <w:rsid w:val="00E332B1"/>
     <w:rsid w:val="00E332C6"/>
     <w:rsid w:val="00E67410"/>
     <w:rsid w:val="00E869EB"/>
     <w:rsid w:val="00E94DE1"/>
     <w:rsid w:val="00E97875"/>
     <w:rsid w:val="00EB3980"/>
     <w:rsid w:val="00EC0EF2"/>
     <w:rsid w:val="00EC1FC9"/>
     <w:rsid w:val="00EC4B93"/>
     <w:rsid w:val="00EC5A27"/>
     <w:rsid w:val="00ED649F"/>
     <w:rsid w:val="00F11BCA"/>
     <w:rsid w:val="00F16B25"/>
     <w:rsid w:val="00F25DB8"/>
     <w:rsid w:val="00F517C6"/>
     <w:rsid w:val="00F56942"/>
     <w:rsid w:val="00F64BA5"/>
     <w:rsid w:val="00F828D9"/>
     <w:rsid w:val="00FA2481"/>
+    <w:rsid w:val="00FB11BF"/>
     <w:rsid w:val="00FC0389"/>
     <w:rsid w:val="00FC1DE6"/>
     <w:rsid w:val="00FF4D08"/>
     <w:rsid w:val="6F261FF0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-MY" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" fillcolor="white">
       <v:fill color="white"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
@@ -12531,51 +11938,51 @@
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
             <w:div w:id="2059933744">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId21" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto1.wdp"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-2345-6789" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:email@email.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId24" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto2.wdp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:email@email.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/raq.12985" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto1.wdp"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/raq.12985" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:email@email.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/raq.12985" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ijsmartpublishing.com/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId24" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto2.wdp"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/raq.12985" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/raq.12985" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.ijsmartpublishing.com/index.php/PJZS/index" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:email@email.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/raq.12985" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/raq.12985" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/raq.12985" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/raq.12985" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/raq.12985" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/raq.12985" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-2345-6789" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/raq.12985" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/raq.12985" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ijsmartpublishing.com/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.ijsmartpublishing.com/index.php/PJZS/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -12830,121 +12237,124 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <s:customData xmlns="http://www.wps.cn/officeDocument/2013/wpsCustomData" xmlns:s="http://www.wps.cn/officeDocument/2013/wpsCustomData">
   <customSectProps>
     <customSectPr/>
     <customSectPr/>
     <customSectPr/>
   </customSectProps>
   <customShpExts>
     <customShpInfo spid="_x0000_s1026" textRotate="1"/>
   </customShpExts>
 </s:customData>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B6AE525A-7574-4B08-99BD-3AB7DFEDDD9E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B6AE525A-7574-4B08-99BD-3AB7DFEDDD9E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>5400</Words>
-  <Characters>30781</Characters>
+  <Words>5318</Words>
+  <Characters>30316</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>256</Lines>
-  <Paragraphs>72</Paragraphs>
+  <Lines>252</Lines>
+  <Paragraphs>71</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>MJFAS template</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>36109</CharactersWithSpaces>
+  <CharactersWithSpaces>35563</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>MJFAS template</dc:title>
   <dc:creator>Hadi Nur</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2018-06-04T10:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Arbortext Advanced Print Publisher 9.0.215/W Unicode</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
     <vt:filetime>2020-10-27T10:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="KSOProductBuildVer">
     <vt:lpwstr>1033-11.2.0.10101</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="GrammarlyDocumentId">
+    <vt:lpwstr>197be3d773224fb28a6cbe006154927bd70815c78b985c1201588070615f300b</vt:lpwstr>
+  </property>
 </Properties>
 </file>